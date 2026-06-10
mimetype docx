--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,5194 +1,4655 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="007D5ACD" w:rsidRDefault="007D5ACD" w:rsidP="00003B70">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="002A2309" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007D5ACD" w:rsidRPr="0045315F" w:rsidRDefault="005157AC">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...33 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор об образовании на обучение </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...24 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по образовательным программам среднего профессионального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...53 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="004B3CE5">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87599" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87599" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»________________________________________ 2026г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599" w:rsidP="0093181E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственное профессиональное  образовательное  учреждение  «Кемеровский техникум индустрии питания и сферы услуг» (далее Техникум), действующее на основании лицензии на осуществление образовательной деятельности  № 15644 от 28.12.2015 г., выданной Государственной службой по надзору и контролю в сфере образования Кемеровской области сроком бессрочно и свидетельства о государственной аккредитации серия 42А03  № 0000214 от 25.11.2019 г., выданного Государственной службой по надзору и контролю в сфере образования Кемеровской области на срок до «25» ноября 2025 г., именуемое в дальнейшем «Исполнитель»,  в лице директора Иванченко Елены Викторовны, действующей на основании Устава, с одной стороны, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="0093181E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...36 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87599" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ф.И.О. родителя (законного представителя) несовершеннолетнего, (далее-Заказчик),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и _____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="0093181E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87599" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ф.И.О. несовершеннолетнего, (далее - Обучающийся),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599" w:rsidP="0093181E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с другой стороны, в соответствии с  Гражданским кодексом РФ, Федеральным законом от «29» декабря 2012 г. № 273-ФЗ «Об образовании в Российской Федерации» и Законом РФ от «07» февраля 1992 № 2300-1 «О защите прав потребителей»,, Правилами оказания платных образовательных услуг, утвержденными постановлением Правительства РФ от 15. 09. 2020 г.  № 1441, заключили настоящий договор о нижеследующем: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Предмет договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3CE5" w:rsidRPr="0093181E" w:rsidRDefault="004B3CE5">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599" w:rsidP="00346BD5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. Исполнитель обязуется предоставить зачисленному в Государственное профессиональное образовательное учреждение «Кемеровский техникум индустрии питания и сферы услуг» Обучающемуся платные образовательные услуги, предусмотренные уставом Исполнителя в сфере среднего профессионального образования в соответствии с требованиями федеральных государственных образовательных стандартов, Обучающийся обязуется освоить образовательную программу среднего профессионального образования </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по программе подготовки квалифицированных рабочих, служащих (ППКРС) / по программе подготовки специалистов среднего звена (ППССЗ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(нужное подчеркнуть)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, а Заказчик обязуется оплачивать обучение Обучающего</w:t>
+      </w:r>
+      <w:r w:rsidR="00346BD5" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ся по образовательной программе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">среднего профессионального образования:________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00346BD5" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Форма обучения, код, наименование профессии, специальности или направления подготовки).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2. Нормативный срок обучения по установленной в соответствии с предметом настоящего договора специальности/образовательной программе согласно федерального государственного образовательного стандарта составляет:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3. Срок обучения в соответствии с рабочим учебным планом (индивидуальный план) составляет: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.4. После прохождения Обучающимся полного курса обучения и успешной итоговой аттестации ему выдается диплом о среднем профессиональном образовании, либо документ об освоении тех или иных предметов образовательной программы, в случае отчисления Обучающегося из образовательного учреждения до завершения им обучения в полном объеме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3CE5" w:rsidRPr="0093181E" w:rsidRDefault="004B3CE5">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0045565A" w:rsidRDefault="0045565A">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Права и обязанности Исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3CE5" w:rsidRPr="0093181E" w:rsidRDefault="004B3CE5">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1. Права Исполнителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.1. Самостоятельно осуществлять образовательный процесс, устанавливать системы оценок, формы, порядок и периодичность промежуточной аттестации Обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.2. Принимать к Обучающемуся меры поощрения и налагать взыскания в соответствии с законодательством Российской Федерации, учредительными документами Исполнителя, настоящим Договором и локальными нормативными актами Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.3. Отчислять Обучающегося в случае совершения последним поступков и нарушения обязанностей, предусмотренных законодательством Российской Федерации, учредительными документами Исполнителя, настоящим Договором и локальными нормативными актами Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.4. Расторгнуть настоящий Договор в одностороннем порядке в случае  несоблюдения Заказчиком сроков оплаты обучения Обучающегося, а также отказа Заказчика оплачивать увеличение стоимости образовательной услуги на уровень инфляции в соответствии с п. 5.8. настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.5. Переводить Обучающегося на следующий курс обучения только при выполнении последним условий успешного прохождения сессионных испытаний текущего курса обучения, полной оплаты обучения, предусмотренной условиями настоящего Договора, соблюдения Обучающимся локальных нормативных актов Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3CE5" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1.6. Исполнитель вправе снизить стоимость платных образовательных услуг по договору с учетом покрытия недостающей стоимости платных образовательных услуг за счет собственных средств исполнителя, в том числе </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3CE5" w:rsidRPr="0093181E" w:rsidRDefault="004B3CE5">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>средств, полученных от приносящей доход деятельности, добровольных пожертвований и целевых взносов физических и (или) юридических лиц. Основания и порядок снижения стоимости платных образовательных услуг устанавливаются локальным нормативным актом и доводятся до сведения заказчика и обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004B3CE5" w:rsidRPr="0093181E" w:rsidRDefault="004B3CE5">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.7. Увеличение стоимости платных образовательных услуг после заключения договора не допускается, за исключением увеличения стоимости указанных услуг с учетом уровня инфляции, предусмотренного основными характеристиками федерального бюджета на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2. Обязанности Исполнителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.1. Организовать и обеспечить в соответствии с требованиями государственного образовательного стандарта надлежащие исполнение услуг, предусмотренных условиями настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.2. Создать Обучающемуся необходимые условия для освоения выбранной образовательной программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.3. Проявлять уважение к личности Обучающегося, не допускать физического и психологического насилия, обеспечить условия укрепления нравственного, физического и психологического здоровья, эмоционального благополучия Обучающегося с учетом его индивидуальных особенностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.4. Обеспечить для проведения занятий помещения, соответствующие стандартным и гигиеническим требованиям, а также оснащение, соответствующее нормам и правилам, предъявляемым к образовательному процессу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.5. Сохранить место за Обучающимся в случае пропуска занятий по уважительным причинам (с учетом оплаты услуг, предусмотренных условиями настоящего Договора).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2.6. Исполнитель обязан до заключения договора и в период его действия представлять Заказчику достоверную информацию о себе и об оказываемых платных образовательных услугах, обеспечивающую возможность их правильного выбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2.7. Исполнитель обязан довести до заказчика информацию, содержащую сведения о предоставлении платных образовательных услуг в порядке и объеме, которые предусмотрены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Законом Российской Федерации "О защите прав потребителей" и Федеральным законом "Об образовании в Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE2817" w:rsidRPr="0093181E" w:rsidRDefault="00FE2817">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Права и обязанности Заказчика</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE2817" w:rsidRPr="0093181E" w:rsidRDefault="00FE2817">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1. Права Заказчика:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1.1. Требовать от Исполнителя предоставления информации по вопросам организации и обеспечения надлежащего исполнения услуг, предусмотренных условиями настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1.2. Получать информацию об успеваемости, поведении, отношении Обучающегося к учебе в целом и по отдельным предметам учебного плана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2. Обязанности Заказчика:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.1. Направить зачисленного в соответствии с установленными правилами приема Обучающегося на обучение Исполнителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.2. Своевременно вносить плату за предоставляемые услуги, в соответствии с разделом 5 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.3. При поступлении/приеме Обучающегося к Исполнителю и в процессе его обучения своевременно представлять все необходимые документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.4. Обеспечивать посещение Обучающимся занятий согласно учебному расписанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.5. Своевременно извещать Исполнителя о причинах отсутствия Обучающегося на занятиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.6. Проявлять уважение к научно-педагогическому, учебно-воспитательному, административно-хозяйственному, инженерно-техническому и иному персоналу Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.7. Возмещать ущерб, причиненный Обучающимся имуществу Исполнителя, в соответствии с законодательством Российской Федерации, Уставом и локальными актами Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.2.8. Уведомить Исполнителя в письменной форме об отказе от дальнейшего получения услуги по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE2817" w:rsidRPr="0093181E" w:rsidRDefault="00FE2817">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Права и обязанности Обучающегося</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE2817" w:rsidRPr="0093181E" w:rsidRDefault="00FE2817">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1. Права Обучающегося:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1.1. Обращаться к Исполнителю по вопросам, касающимся процесса обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1.2. Получать полную и достоверную информацию об оценке своих знаний, умений и навыков, а также о критериях этой оценки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1.3. Пользоваться имуществом Исполнителя, необходимым для осуществления образовательного процесса, во время занятий, предусмотренных расписанием.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1.4. Принимать участие в социально-культурных, оздоровительных и иных мероприятиях, организуемых Исполнителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1.5. Ходатайствовать перед Исполнителем о предоставлении академического отпуска сроком до 1 года в случаях, предусмотренных законодательством РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2. Обязанности Обучающегося:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.1. Своевременно исполнять учебный план и учебные программы, посещать занятия, указанные в учебном расписании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.2. Выполнять задания по подготовке к занятиям, даваемые педагогическими работниками Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.3. Соблюдать требования локальных нормативных актов Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FE2817" w:rsidRPr="0093181E" w:rsidRDefault="00FE2817">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.4. Соблюдать дисциплину и общественные нормы поведения, проявлять уважение к научно-педагогическому, учебно-воспитательному, административно-хозяйственному, инженерно-техническому и иному персоналу Исполнителя и других обучающихся, не посягать на их честь и достоинство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.5. Бережно относиться к имуществу Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.2.6. При обучении, хозяйственных и других работах строго соблюдать требования правил техники безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5. Оплата услуг, сроки и порядок расчетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599" w:rsidP="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. Полная стоимость образовательных услуг за весь период обучения Обучающегося составляет: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________(_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>) .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Стоимость одного курса обучения составляет:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_____________________________________________________(_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>) .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стоимость одного семестра обучения составляет: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_____________________________________________________(_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidR="007C233C" w:rsidRPr="0045315F">
-[...217 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+      <w:r w:rsidR="008E28F9" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E28F9" w:rsidRPr="0093181E" w:rsidRDefault="008E28F9">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="008E28F9" w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2. Оплата услуг по настоящему Договору осуществляется по семестрам в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- до начала первого семестра, но не позднее 10 сентября, для Обучающихся очной формы обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            - до начала второго семестра, но не позднее 20 января, для Обучающихся очной формы обучения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3. За нарушение сроков оплаты Заказчик выплачивает Исполнителю пеню в размере 0,1 % от стоимости обучения учебного года Обучающегося за каждый день просрочки выполнения обязательств по настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.4. В случае неоплаты Заказчиком обучения Обучающегося, настоящий Договор подлежит расторжению в одностороннем порядке. Студент отчисляется в установленном порядке, по основанию нарушение условий договора на обучение в связи с неоплатой обучения, приказом директора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.5. Оплата услуг производится в безналичной форме на расчетный счет Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.6. Оплата услуг удостоверяется Исполнителем путем предоставления Заказчиком квитанции об оплате образовательных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.7. Оплата услуг, предусмотренная условиями настоящего Договора, может быть изменена по соглашению сторон, путем составления дополнительного соглашения к настоящему договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.8. Исполнитель оставляет за собой право пересмотра размеров и условий оплаты обучения, но не более 1 раза в год, с учетом уровня инфляции, предусмотренного основными характеристиками федерального бюджета на очередной финансовый год и плановый период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...342 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Основания изменения и расторжения договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...239 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.1. Условия, на которых заключен настоящий Договор, могут быть изменены по соглашению Сторон или в соответствии с законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.2. Настоящий Договор может быть расторгнут по соглашению Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2.2.1. Организовать и обеспечить в соответствии с требованиями государственного образовательного стандарта надлежащие исполнение услуг, предусмотренных условиями настоящего Договора.</w:t>
-[...196 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve">6.3. Настоящий Договор может быть расторгнут по инициативе Исполнителя в одностороннем порядке в случаях, предусмотренных пунктом 22 Правил оказания платных образовательных услуг, утвержденных Постановлением Правительства РФ от 15.09.2020 № 1441.              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.4. Действие настоящего Договора прекращается досрочно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- по инициативе Обучающегося или родителей (законных представителей) несовершеннолетнего Обучающегося, в том числе в случае перевода Обучающегося для продолжения освоения образовательной программы в другую организацию, осуществляющую образовательную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.4.1. применение к обучающемуся, достигшему возраста 15 лет, отчисления как меры дисциплинарного взыскания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.4.2. невыполнение обучающимся по профессиональной образовательной программе обязанностей по добросовестному освоению данной образовательной программы и выполнению учебного плана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.4.3. установление нарушения порядка приема в осуществляющую образовательную деятельность организацию, повлекшего по вине обучающегося его незаконное зачисление в эту образовательную организацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.4.4. просрочка оплаты стоимости платных образовательных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.4.5. невозможность надлежащего исполнения обязательств по оказанию платных образовательных услуг вследствие действий (бездействия) обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.5. Исполнитель вправе отказаться от исполнения обязательств по Договору при условии полного возмещения Обучающемуся убытков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.6. Обучающийся вправе отказаться от исполнения настоящего Договора при условии оплаты Исполнителю фактически понесенных им расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...283 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Ответственность Исполнителя, Заказчика и Обучающегося</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...324 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.1. За неисполнение либо ненадлежащее исполнение обязательств по договору Исполнитель и Заказчик несут ответственность, предусмотренную договором и законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.2. При обнаружении недостатка образовательной услуги, в том числе оказания не в полном объеме, предусмотренном образовательными программами (частью образовательной программы), Заказчик вправе по своему выбору потребовать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.2.1. Безвозмездного оказания образовательной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.2.2. Соразмерного уменьшения стоимости оказанной образовательной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.2.3. Возмещения понесенных им расходов по устранению недостатков оказанной образовательной услуги своими силами или третьими лицами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.3. Заказчик вправе отказаться от исполнения Договора и потребовать полного возмещения убытков, если в нормативный срок недостатки образовательной услуги не устранены Исполнителем. Заказчик также вправе отказаться от исполнения Договора, если им обнаружен существенный недостаток оказанной образовательной услуги или иные существенные отступления от условий Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4. Если Исполнитель нарушил сроки оказания образовательной услуги (сроки начала и (или) окончания оказания образовательной услуги и (или) промежуточные сроки оказания образовательной услуги) либо если во время оказания образовательной услуги стало очевидным, что она не будет оказана в срок, Заказчик вправе по своему выбору:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.1. Назначить Исполнителю новый срок, в течение которого Исполнитель должен приступить к оказанию образовательной услуги и (или) закончить оказание образовательных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.2. Поручить оказать образовательную услугу третьим лицам за разумную цену и потребовать от исполнителя возмещения понесенных расходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.3. Потребовать уменьшения стоимости образовательной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.4.4. Расторгнуть Договор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. Срок действия Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.1. Настоящий Договор вступает в силу со дня его заключения Сторонами и действует до полного исполнения Сторонами обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. Заключительные положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.1. Исполнитель вправе снизить стоимость платной образовательной услуги по Договору Обучающемуся, достигшему успехов в учебе и (или) научной деятельности, а также нуждающемуся в социальной помощи. Основания и порядок снижения стоимости платной образовательной услуги устанавливаются локальным нормативным актом Исполнителя и доводятся до сведения Обучающегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.2. Сведения, указанные в настоящем Договоре, соответствуют информации, размещенной на официальном сайте Исполнителя в сети "Интернет" на дату заключения настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.3. Под периодом предоставления образовательной услуги (периодом обучения) понимается промежуток времени с даты издания приказа о зачислении Обучающегося в образовательную организацию до даты издания приказа об окончании обучения или отчислении Обучающегося из образовательной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.4. Настоящий Договор составлен в 3-х экземплярах, по одному для каждой из сторон. Все экземпляры имеют одинаковую юридическую силу. Изменения и дополнения настоящего Договора могут производиться только в письменной форме и подписываться уполномоченными представителями Сторон.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.5. Изменения Договора оформляются дополнительными соглашениями к Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006" w:rsidP="00E34EAC">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F06006" w:rsidRPr="0093181E" w:rsidRDefault="00F06006">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="00E87599">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...1406 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093181E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>10. Реквизиты сторон</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="3"/>
         <w:tblW w:w="10456" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10456"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C233C" w:rsidRPr="0045315F" w:rsidTr="00F1685D">
+      <w:tr w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidTr="009D3E88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007C233C" w:rsidRPr="0045315F" w:rsidRDefault="007C233C" w:rsidP="007C233C">
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0045315F">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r w:rsidRPr="00A501D9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Исполнитель</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E6A66" w:rsidRDefault="007C233C" w:rsidP="007C233C">
-[...1 lines deleted...]
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w:rsidR="00E34EAC" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Государственное профессиональное образовательное учреждение «Кемеровский техникум</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> индустрии питания и сферы услуг» (краткое наименование - ГПОУ КемТИПиСУ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Юридический, почтовый адрес:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>650024, г.Кемерово, ул.Радищева,7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Тел./факс: 8(3842) 38-14-79, e-mail PR@42TIP.ru</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОГРН;1024200689611</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ИНН/КПП; 4209011795/420501001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>БИК 015004950</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Банк  ОКЦ №</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34EAC" w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 СибГУ Банка России / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>УФК по Новосибирской области, г Новосибирск</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Казначейский счет (Р/сч):     03224643320000005100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Единый казн.счет  (К/сч);    40102810445370000043</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ОКТМО: 32701001</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Наименование получателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="00A501D9" w:rsidRDefault="00E87599" w:rsidP="00A501D9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34EAC" w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>инфин Кузбасса (ГПОУ КемТИПиСУ,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A501D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> л/с 802У3641000)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="002A2309">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...177 lines deleted...]
-            </w:r>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C233C" w:rsidRPr="0045315F" w:rsidTr="00F1685D">
+      <w:tr w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidTr="009D3E88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007C233C" w:rsidRPr="0066715D" w:rsidRDefault="007C233C" w:rsidP="007C233C">
-            <w:pPr>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0066715D">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заказчик, законный представитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00163EED" w:rsidRPr="009D3E88" w:rsidRDefault="00163EED">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0066715D">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ф.И.О. ______________________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00751583" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дата рождения____________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00751583">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0066715D">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Паспорт: Серия ________ № _______________</w:t>
+            </w:r>
+            <w:r w:rsidR="00E87599" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Дата выдачи: «___»._______________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00951C99" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__</w:t>
+            </w:r>
+            <w:r w:rsidR="00E87599" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кем выдан: _____________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0066715D">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Место регистрации__________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00751583" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Место жительства ________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00751583" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599" w:rsidP="00751583">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              </w:rPr>
-[...65 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Телефон_____________________________________________________________________________</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C233C" w:rsidRPr="0045315F" w:rsidTr="00F1685D">
+      <w:tr w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidTr="009D3E88">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007C233C" w:rsidRPr="0045315F" w:rsidRDefault="007C233C" w:rsidP="007C233C">
-            <w:pPr>
+          <w:p w:rsidR="00163EED" w:rsidRPr="009D3E88" w:rsidRDefault="00163EED">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00163EED" w:rsidRPr="009D3E88" w:rsidRDefault="00163EED">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0045315F">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обучающийся</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ф.И.О. _____________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дата рождения__________________________________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00163EED" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>______</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00AF7E55">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Паспорт: Серия _________ № _________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00E87599" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Дата выдачи: «___»._______________________ г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кем выдан: _____________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Место регистрации_________________________________________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7E55" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Место жительства _________________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00AF7E55" w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>___________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="009D3E88" w:rsidRDefault="00E87599">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Телефон_____________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>От исполнителя:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_____________________________________ /Иванченко Е.В./</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>М.П.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="009D3E88" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B9016E" w:rsidRPr="009D3E88" w:rsidRDefault="00B9016E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="009D3E88" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заказчик, законный представитель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="009D3E88" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="009D3E88" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D3E88">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_____________________________________ /______________________________/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE59CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)                                    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE59CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Ф.И.О.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE59CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Обучающийся:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE59CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>_____________________________________ /______________________________/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE59CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE59CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (подпись)                                     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE59CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(Ф.И.О.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00AE59CC" w:rsidRPr="00AE59CC" w:rsidRDefault="00AE59CC" w:rsidP="00AE59CC">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F55F17" w:rsidRPr="0093181E" w:rsidRDefault="00F55F17">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...98 lines deleted...]
-                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007C233C" w:rsidRPr="0045315F" w:rsidRDefault="007C233C" w:rsidP="007C233C">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidRDefault="002A2309">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...247 lines deleted...]
-    <w:sectPr w:rsidR="007D5ACD" w:rsidSect="006A2ADA">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002A2309" w:rsidRPr="0093181E" w:rsidSect="00F06006">
+      <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="284" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="426" w:right="567" w:bottom="426" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E846C0" w:rsidRDefault="00E846C0">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="0061044A" w:rsidRDefault="0061044A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E846C0" w:rsidRDefault="00E846C0">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="0061044A" w:rsidRDefault="0061044A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PT Astra Serif">
+    <w:altName w:val="MS Gothic"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="FreeSans">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="002A2309" w:rsidRDefault="002A2309">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1261099361"/>
+      <w:id w:val="999620553"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="007D5ACD" w:rsidRDefault="005157AC">
+      <w:p w:rsidR="002A2309" w:rsidRDefault="00E87599">
         <w:pPr>
-          <w:pStyle w:val="aa"/>
+          <w:pStyle w:val="a8"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007B7A22">
+        <w:r w:rsidR="00A501D9">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="007D5ACD" w:rsidRDefault="007D5ACD">
+  <w:p w:rsidR="002A2309" w:rsidRDefault="002A2309">
     <w:pPr>
-      <w:pStyle w:val="aa"/>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="002A2309" w:rsidRDefault="002A2309">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00E846C0" w:rsidRDefault="00E846C0">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="0061044A" w:rsidRDefault="0061044A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00E846C0" w:rsidRDefault="00E846C0">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="0061044A" w:rsidRDefault="0061044A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...811 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotBreakWrappedTables/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007D5ACD"/>
-[...67 lines deleted...]
-    <w:rsid w:val="00F50F0E"/>
+    <w:rsidRoot w:val="002A2309"/>
+    <w:rsid w:val="00163EED"/>
+    <w:rsid w:val="002A2309"/>
+    <w:rsid w:val="00346BD5"/>
+    <w:rsid w:val="0045565A"/>
+    <w:rsid w:val="004977EE"/>
+    <w:rsid w:val="004B3CE5"/>
+    <w:rsid w:val="0061044A"/>
+    <w:rsid w:val="007115E5"/>
+    <w:rsid w:val="00751583"/>
+    <w:rsid w:val="0077126C"/>
+    <w:rsid w:val="008E28F9"/>
+    <w:rsid w:val="008F0B8D"/>
+    <w:rsid w:val="0093181E"/>
+    <w:rsid w:val="00951C99"/>
+    <w:rsid w:val="009D3E88"/>
+    <w:rsid w:val="00A501D9"/>
+    <w:rsid w:val="00A50413"/>
+    <w:rsid w:val="00AE59CC"/>
+    <w:rsid w:val="00AF7E55"/>
+    <w:rsid w:val="00B613E9"/>
+    <w:rsid w:val="00B9016E"/>
+    <w:rsid w:val="00BB7903"/>
+    <w:rsid w:val="00C714F0"/>
+    <w:rsid w:val="00D54D59"/>
+    <w:rsid w:val="00E34EAC"/>
+    <w:rsid w:val="00E43949"/>
+    <w:rsid w:val="00E87599"/>
+    <w:rsid w:val="00EF2E30"/>
+    <w:rsid w:val="00F06006"/>
+    <w:rsid w:val="00F55F17"/>
+    <w:rsid w:val="00FE2817"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3C422099"/>
-  <w15:docId w15:val="{0CE1D043-344F-4AD1-B0C6-20323DA2CD2E}"/>
+  <w15:docId w15:val="{176DB71F-5289-431F-ADB9-9439DB1C696C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5523,934 +4984,714 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="11" w:lineRule="atLeast"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
-[...17 lines deleted...]
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="a0"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="Обычный (веб) Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="user">
+    <w:name w:val="Символ сноски (user)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Символ сноски"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ae">
+    <w:name w:val="footnote reference"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="af0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="af2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PT Astra Serif" w:eastAsia="Noto Sans CJK SC" w:hAnsi="PT Astra Serif" w:cs="FreeSans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af2">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af3">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="af2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif" w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af4">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif" w:cs="FreeSans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af5">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif" w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="user0">
+    <w:name w:val="Заголовок (user)"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="af2"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PT Astra Serif" w:eastAsia="Noto Sans CJK SC" w:hAnsi="PT Astra Serif" w:cs="FreeSans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="user1">
+    <w:name w:val="Указатель (user)"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PT Astra Serif" w:hAnsi="PT Astra Serif" w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="user2">
+    <w:name w:val="Колонтитулы (user)"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af6">
+    <w:name w:val="Колонтитулы"/>
+    <w:basedOn w:val="a"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="aa">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af7">
+    <w:name w:val="Таблицы (моноширинный)"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af0">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="user3">
+    <w:name w:val="Без списка (user)"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:styleId="af8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a8">
-[...66 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="11">
     <w:name w:val="Сетка таблицы1"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="2">
     <w:name w:val="Сетка таблицы2"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a7"/>
     <w:uiPriority w:val="59"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
-[...69 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="3">
     <w:name w:val="Сетка таблицы3"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007C233C"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...218 lines deleted...]
-  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...27 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D693AEE7-4B75-4DC8-A3DF-03C438DDFC04}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9412EA8-C6BF-48CF-86BB-9E062257B282}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2760</Words>
-  <Characters>15733</Characters>
+  <Words>2982</Words>
+  <Characters>17003</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>131</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>141</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RePack by SPecialiST</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18457</CharactersWithSpaces>
+  <CharactersWithSpaces>19946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Glavbuh</dc:creator>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>